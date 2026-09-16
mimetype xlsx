--- v0 (2026-04-27)
+++ v1 (2026-09-16)
@@ -1391,59 +1391,59 @@
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C9"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Assunto</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>ofício</v>
+        <v>Informação sobre nome de rua</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Informação sobre nome de rua</v>
+        <v>ofício</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Faixa</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>