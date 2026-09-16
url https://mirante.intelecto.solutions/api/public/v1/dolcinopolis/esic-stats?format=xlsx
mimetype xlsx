--- v1 (2026-06-11)
+++ v2 (2026-09-16)
@@ -550,238 +550,238 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Deferidos</v>
       </c>
       <c r="C1" t="str">
         <v>Indeferidos</v>
       </c>
       <c r="D1" t="str">
         <v>Pendentes</v>
       </c>
       <c r="E1" t="str">
         <v>Total</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Julho 2025</v>
+        <v>Outubro 2025</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Agosto 2025</v>
+        <v>Novembro 2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Setembro 2025</v>
+        <v>Dezembro 2025</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Outubro 2025</v>
+        <v>Janeiro 2026</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Novembro 2025</v>
+        <v>Fevereiro 2026</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Dezembro 2025</v>
+        <v>Março 2026</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Janeiro 2026</v>
+        <v>Abril 2026</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Fevereiro 2026</v>
+        <v>Maio 2026</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Março 2026</v>
+        <v>Junho 2026</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Abril 2026</v>
+        <v>Julho 2026</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Maio 2026</v>
+        <v>Agosto 2026</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Junho 2026</v>
+        <v>Setembro 2026</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>