--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -966,123 +966,123 @@
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C9"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Assunto</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>ofício</v>
+        <v>PRESTAÇÃO DE SERVIÇOS CONTÁBEIS</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Informação sobre nome de rua</v>
+        <v>E-sic Acompanhamento Manifestação</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Email suspeito</v>
+        <v>INTEGRA DA LEI 1.008 DE 10/10/2001</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Hino Municipal</v>
+        <v>Dados acerca da cassação de prefeitos</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Dados acerca da cassação de prefeitos</v>
+        <v>Hino Municipal</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>INTEGRA DA LEI 1.008 DE 10/10/2001</v>
+        <v>Informação sobre nome de rua</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>E-sic Acompanhamento Manifestação</v>
+        <v>emails do municipio</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>PRESTAÇÃO DE SERVIÇOS CONTÁBEIS</v>
+        <v>informação</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Solicita VTN</v>
+        <v>Contato empresa prestado de serviço SAPL</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>SOLICITAÇÃO - ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS</v>
+        <v>Email suspeito</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Faixa</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>