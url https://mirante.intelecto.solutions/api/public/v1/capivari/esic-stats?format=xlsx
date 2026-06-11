--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -442,346 +442,346 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Indicador</v>
       </c>
       <c r="B1" t="str">
         <v>Valor</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Total de pedidos</v>
       </c>
       <c r="B2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Deferidos</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Indeferidos</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Pendentes</v>
       </c>
       <c r="B5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Prorrogados</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Tempo médio (dias)</v>
       </c>
       <c r="B7" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Taxa no prazo (%)</v>
       </c>
       <c r="B8" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Período</v>
       </c>
       <c r="B9" t="str">
         <v>Últimos 12 meses</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Total anterior</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Variação total (%)</v>
       </c>
-      <c r="B11" t="str">
-        <v>—</v>
+      <c r="B11">
+        <v>Infinity</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Deferidos</v>
       </c>
       <c r="C1" t="str">
         <v>Indeferidos</v>
       </c>
       <c r="D1" t="str">
         <v>Pendentes</v>
       </c>
       <c r="E1" t="str">
         <v>Total</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Maio 2025</v>
+        <v>Julho 2025</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Junho 2025</v>
+        <v>Agosto 2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Julho 2025</v>
+        <v>Setembro 2025</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Agosto 2025</v>
+        <v>Outubro 2025</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Setembro 2025</v>
+        <v>Novembro 2025</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Outubro 2025</v>
+        <v>Dezembro 2025</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Novembro 2025</v>
+        <v>Janeiro 2026</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Dezembro 2025</v>
+        <v>Fevereiro 2026</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Janeiro 2026</v>
+        <v>Março 2026</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Fevereiro 2026</v>
+        <v>Abril 2026</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Março 2026</v>
+        <v>Maio 2026</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Abril 2026</v>
+        <v>Junho 2026</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
@@ -855,179 +855,209 @@
     <row r="9">
       <c r="A9" t="str">
         <v>ORGAO_INCOMPETENTE</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>PEDIDO_DUPLICADO</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C9"/>
+  <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Dimensão</v>
       </c>
       <c r="B1" t="str">
         <v>Categoria</v>
       </c>
       <c r="C1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Faixa etária</v>
+        <v>Natureza jurídica</v>
       </c>
       <c r="B2" t="str">
-        <v>Até 17 anos</v>
+        <v>Pessoa física</v>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Faixa etária</v>
+        <v>Gênero</v>
       </c>
       <c r="B3" t="str">
-        <v>18–35 anos</v>
+        <v>Masculino</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B4" t="str">
-        <v>36–53 anos</v>
+        <v>Até 17 anos</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B5" t="str">
-        <v>Acima de 53</v>
+        <v>18–35 anos</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Escolaridade</v>
+        <v>Faixa etária</v>
       </c>
       <c r="B6" t="str">
-        <v>Fundamental</v>
+        <v>36–53 anos</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Escolaridade</v>
+        <v>Faixa etária</v>
       </c>
       <c r="B7" t="str">
-        <v>Médio</v>
+        <v>Acima de 53</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Escolaridade</v>
       </c>
       <c r="B8" t="str">
-        <v>Superior</v>
+        <v>Fundamental</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Escolaridade</v>
       </c>
       <c r="B9" t="str">
+        <v>Médio</v>
+      </c>
+      <c r="C9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Escolaridade</v>
+      </c>
+      <c r="B10" t="str">
+        <v>Superior</v>
+      </c>
+      <c r="C10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>Escolaridade</v>
+      </c>
+      <c r="B11" t="str">
         <v>Pós-graduação</v>
       </c>
-      <c r="C9">
+      <c r="C11">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C9"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Assunto</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>Assunto Teste</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Faixa</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>0–5 dias</v>
       </c>
       <c r="B2">
         <v>0</v>
@@ -1104,51 +1134,51 @@
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Instância</v>