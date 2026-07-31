--- v1 (2026-06-11)
+++ v2 (2026-07-31)
@@ -442,99 +442,99 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Indicador</v>
       </c>
       <c r="B1" t="str">
         <v>Valor</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Total de pedidos</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Deferidos</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Indeferidos</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Pendentes</v>
       </c>
       <c r="B5">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Prorrogados</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Tempo médio (dias)</v>
       </c>
-      <c r="B7" t="str">
-        <v>—</v>
+      <c r="B7">
+        <v>18.7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Taxa no prazo (%)</v>
       </c>
-      <c r="B8" t="str">
-        <v>—</v>
+      <c r="B8">
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Período</v>
       </c>
       <c r="B9" t="str">
         <v>Últimos 12 meses</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Total anterior</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Variação total (%)</v>
       </c>
       <c r="B11">
         <v>Infinity</v>
       </c>
@@ -550,280 +550,280 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Deferidos</v>
       </c>
       <c r="C1" t="str">
         <v>Indeferidos</v>
       </c>
       <c r="D1" t="str">
         <v>Pendentes</v>
       </c>
       <c r="E1" t="str">
         <v>Total</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Julho 2025</v>
+        <v>Agosto 2025</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Agosto 2025</v>
+        <v>Setembro 2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Setembro 2025</v>
+        <v>Outubro 2025</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Outubro 2025</v>
+        <v>Novembro 2025</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Novembro 2025</v>
+        <v>Dezembro 2025</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Dezembro 2025</v>
+        <v>Janeiro 2026</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Janeiro 2026</v>
+        <v>Fevereiro 2026</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Fevereiro 2026</v>
+        <v>Março 2026</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Março 2026</v>
+        <v>Abril 2026</v>
       </c>
       <c r="B10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Abril 2026</v>
+        <v>Maio 2026</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Maio 2026</v>
+        <v>Junho 2026</v>
       </c>
       <c r="B12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Junho 2026</v>
+        <v>Julho 2026</v>
       </c>
       <c r="B13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Tipo de decisão</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>ACESSO_CONCEDIDO</v>
+        <v>Acesso concedido</v>
       </c>
       <c r="B2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>ACESSO_PARCIAL</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>ACESSO_NEGADO_CLASSIFICADO</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ACESSO_NEGADO_PESSOAL</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
@@ -855,266 +855,293 @@
     <row r="9">
       <c r="A9" t="str">
         <v>ORGAO_INCOMPETENTE</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>PEDIDO_DUPLICADO</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C11"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Dimensão</v>
       </c>
       <c r="B1" t="str">
         <v>Categoria</v>
       </c>
       <c r="C1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Natureza jurídica</v>
       </c>
       <c r="B2" t="str">
         <v>Pessoa física</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Gênero</v>
       </c>
       <c r="B3" t="str">
-        <v>Masculino</v>
+        <v>Feminino</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Faixa etária</v>
+        <v>Gênero</v>
       </c>
       <c r="B4" t="str">
-        <v>Até 17 anos</v>
+        <v>Masculino</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B5" t="str">
-        <v>18–35 anos</v>
+        <v>Até 17 anos</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B6" t="str">
-        <v>36–53 anos</v>
+        <v>18–35 anos</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B7" t="str">
-        <v>Acima de 53</v>
+        <v>36–53 anos</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Escolaridade</v>
+        <v>Faixa etária</v>
       </c>
       <c r="B8" t="str">
-        <v>Fundamental</v>
+        <v>Acima de 53</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Escolaridade</v>
       </c>
       <c r="B9" t="str">
-        <v>Médio</v>
+        <v>Fundamental</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Escolaridade</v>
       </c>
       <c r="B10" t="str">
-        <v>Superior</v>
+        <v>Médio</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Escolaridade</v>
       </c>
       <c r="B11" t="str">
+        <v>Superior</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Escolaridade</v>
+      </c>
+      <c r="B12" t="str">
         <v>Pós-graduação</v>
       </c>
-      <c r="C11">
-        <v>0</v>
+      <c r="C12">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C11"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C12"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Assunto</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
+        <v>Solicitação de retirada de árvore de terreno/imóvel</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Solicitação de informações – ITBI (Lei nº 12.527/2011)</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
         <v>Assunto Teste</v>
       </c>
-      <c r="B2">
+      <c r="B4">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Faixa</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>0–5 dias</v>
       </c>
       <c r="B2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>6–10 dias</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>11–20 dias</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>21–30 dias</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>&gt; 30 dias</v>
       </c>
       <c r="B6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Ano</v>
       </c>
       <c r="B1" t="str">
         <v>Total</v>
       </c>
       <c r="C1" t="str">
         <v>Deferidos</v>
@@ -1134,54 +1161,54 @@
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Instância</v>
       </c>
       <c r="B1" t="str">
         <v>Interpostos</v>