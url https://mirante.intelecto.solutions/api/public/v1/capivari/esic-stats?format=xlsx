--- v2 (2026-07-31)
+++ v3 (2026-09-14)
@@ -442,75 +442,75 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Indicador</v>
       </c>
       <c r="B1" t="str">
         <v>Valor</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Total de pedidos</v>
       </c>
       <c r="B2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Deferidos</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Indeferidos</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Pendentes</v>
       </c>
       <c r="B5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Prorrogados</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Tempo médio (dias)</v>
       </c>
       <c r="B7">
         <v>18.7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Taxa no prazo (%)</v>
       </c>
       <c r="B8">
         <v>67</v>
       </c>
@@ -550,247 +550,247 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Deferidos</v>
       </c>
       <c r="C1" t="str">
         <v>Indeferidos</v>
       </c>
       <c r="D1" t="str">
         <v>Pendentes</v>
       </c>
       <c r="E1" t="str">
         <v>Total</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Agosto 2025</v>
+        <v>Outubro 2025</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Setembro 2025</v>
+        <v>Novembro 2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Outubro 2025</v>
+        <v>Dezembro 2025</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Novembro 2025</v>
+        <v>Janeiro 2026</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Dezembro 2025</v>
+        <v>Fevereiro 2026</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Janeiro 2026</v>
+        <v>Março 2026</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Fevereiro 2026</v>
+        <v>Abril 2026</v>
       </c>
       <c r="B8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Março 2026</v>
+        <v>Maio 2026</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Abril 2026</v>
+        <v>Junho 2026</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Maio 2026</v>
+        <v>Julho 2026</v>
       </c>
       <c r="B11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Junho 2026</v>
+        <v>Agosto 2026</v>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Julho 2026</v>
+        <v>Setembro 2026</v>
       </c>
       <c r="B13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Tipo de decisão</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
@@ -879,95 +879,95 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Dimensão</v>
       </c>
       <c r="B1" t="str">
         <v>Categoria</v>
       </c>
       <c r="C1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Natureza jurídica</v>
       </c>
       <c r="B2" t="str">
         <v>Pessoa física</v>
       </c>
       <c r="C2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Gênero</v>
       </c>
       <c r="B3" t="str">
         <v>Feminino</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Gênero</v>
       </c>
       <c r="B4" t="str">
         <v>Masculino</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B5" t="str">
         <v>Até 17 anos</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B6" t="str">
         <v>18–35 anos</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B7" t="str">
         <v>36–53 anos</v>
       </c>
       <c r="C7">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Faixa etária</v>
       </c>
       <c r="B8" t="str">
         <v>Acima de 53</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
@@ -1001,90 +1001,98 @@
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Escolaridade</v>
       </c>
       <c r="B12" t="str">
         <v>Pós-graduação</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C12"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B4"/>
+  <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Assunto</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Solicitação de retirada de árvore de terreno/imóvel</v>
+        <v>Concurso Público da Câmara Municipal de Capivari - SP no ano</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Solicitação de informações – ITBI (Lei nº 12.527/2011)</v>
+        <v>Solicitação de retirada de árvore de terreno/imóvel</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
+        <v>Solicitação de informações – ITBI (Lei nº 12.527/2011)</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
         <v>Assunto Teste</v>
       </c>
-      <c r="B4">
+      <c r="B5">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B5"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Faixa</v>
       </c>
       <c r="B1" t="str">
         <v>Quantidade</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>0–5 dias</v>
       </c>
       <c r="B2">
         <v>2</v>
@@ -1161,51 +1169,51 @@
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Instância</v>