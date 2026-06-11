--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -612,304 +612,304 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Sugestão</v>
       </c>
       <c r="C1" t="str">
         <v>Elogio</v>
       </c>
       <c r="D1" t="str">
         <v>Solicitação</v>
       </c>
       <c r="E1" t="str">
         <v>Reclamação</v>
       </c>
       <c r="F1" t="str">
         <v>Denúncia</v>
       </c>
       <c r="G1" t="str">
         <v>Total</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Maio 2025</v>
+        <v>Julho 2025</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Junho 2025</v>
+        <v>Agosto 2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Julho 2025</v>
+        <v>Setembro 2025</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Agosto 2025</v>
+        <v>Outubro 2025</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Setembro 2025</v>
+        <v>Novembro 2025</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Outubro 2025</v>
+        <v>Dezembro 2025</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Novembro 2025</v>
+        <v>Janeiro 2026</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Dezembro 2025</v>
+        <v>Fevereiro 2026</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Janeiro 2026</v>
+        <v>Março 2026</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Fevereiro 2026</v>
+        <v>Abril 2026</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Março 2026</v>
+        <v>Maio 2026</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Abril 2026</v>
+        <v>Junho 2026</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G13"/>
   </ignoredErrors>
 </worksheet>