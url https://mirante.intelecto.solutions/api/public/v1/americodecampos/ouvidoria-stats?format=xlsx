--- v1 (2026-06-11)
+++ v2 (2026-07-31)
@@ -612,304 +612,304 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Sugestão</v>
       </c>
       <c r="C1" t="str">
         <v>Elogio</v>
       </c>
       <c r="D1" t="str">
         <v>Solicitação</v>
       </c>
       <c r="E1" t="str">
         <v>Reclamação</v>
       </c>
       <c r="F1" t="str">
         <v>Denúncia</v>
       </c>
       <c r="G1" t="str">
         <v>Total</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Julho 2025</v>
+        <v>Agosto 2025</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Agosto 2025</v>
+        <v>Setembro 2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Setembro 2025</v>
+        <v>Outubro 2025</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Outubro 2025</v>
+        <v>Novembro 2025</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Novembro 2025</v>
+        <v>Dezembro 2025</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Dezembro 2025</v>
+        <v>Janeiro 2026</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Janeiro 2026</v>
+        <v>Fevereiro 2026</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Fevereiro 2026</v>
+        <v>Março 2026</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Março 2026</v>
+        <v>Abril 2026</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Abril 2026</v>
+        <v>Maio 2026</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Maio 2026</v>
+        <v>Junho 2026</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Junho 2026</v>
+        <v>Julho 2026</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G13"/>
   </ignoredErrors>
 </worksheet>