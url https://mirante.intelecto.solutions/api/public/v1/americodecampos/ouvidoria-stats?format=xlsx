--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -612,304 +612,304 @@
     <row r="1">
       <c r="A1" t="str">
         <v>Mês</v>
       </c>
       <c r="B1" t="str">
         <v>Sugestão</v>
       </c>
       <c r="C1" t="str">
         <v>Elogio</v>
       </c>
       <c r="D1" t="str">
         <v>Solicitação</v>
       </c>
       <c r="E1" t="str">
         <v>Reclamação</v>
       </c>
       <c r="F1" t="str">
         <v>Denúncia</v>
       </c>
       <c r="G1" t="str">
         <v>Total</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Agosto 2025</v>
+        <v>Outubro 2025</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Setembro 2025</v>
+        <v>Novembro 2025</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Outubro 2025</v>
+        <v>Dezembro 2025</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Novembro 2025</v>
+        <v>Janeiro 2026</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Dezembro 2025</v>
+        <v>Fevereiro 2026</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Janeiro 2026</v>
+        <v>Março 2026</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Fevereiro 2026</v>
+        <v>Abril 2026</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Março 2026</v>
+        <v>Maio 2026</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Abril 2026</v>
+        <v>Junho 2026</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Maio 2026</v>
+        <v>Julho 2026</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Junho 2026</v>
+        <v>Agosto 2026</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Julho 2026</v>
+        <v>Setembro 2026</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G13"/>
   </ignoredErrors>
 </worksheet>